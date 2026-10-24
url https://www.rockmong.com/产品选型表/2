--- v1 (2026-02-24)
+++ v2 (2026-10-24)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="600" firstSheet="0" activeTab="1" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="通用控制" sheetId="1" state="visible" r:id="rId1"/>
@@ -269,51 +270,51 @@
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.jpeg" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.jpeg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.jpeg" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.jpeg" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image7.jpeg" Id="rId7" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpeg" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpeg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpeg" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpeg" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpeg" Id="rId7" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.jpeg" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.jpeg" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.jpeg" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.jpeg" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.jpeg" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.png" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>171450</colOff>
       <row>4</row>
       <rowOff>12700</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>1098550</colOff>
       <row>4</row>
       <rowOff>939800</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="4" name="图片 3"/>
         <cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
@@ -734,57 +735,57 @@
       <blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="768350" y="9404350"/>
           <a:ext cx="1473200" cy="1473200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
   <twoCellAnchor editAs="oneCell">
     <from>
       <col>1</col>
       <colOff>30291</colOff>
-      <row>9</row>
+      <row>10</row>
       <rowOff>63500</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>1504951</colOff>
-      <row>9</row>
+      <row>10</row>
       <rowOff>1502445</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="13" name="图片 12"/>
         <cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="760541" y="12630150"/>
           <a:ext cx="1474660" cy="1438945"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
@@ -842,50 +843,91 @@
       <rowOff>163802</rowOff>
     </from>
     <to>
       <col>1</col>
       <colOff>1496650</colOff>
       <row>8</row>
       <rowOff>1454150</rowOff>
     </to>
     <pic>
       <nvPicPr>
         <cNvPr id="4" name="图片 3"/>
         <cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </cNvPicPr>
       </nvPicPr>
       <blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:xfrm>
           <a:off x="768350" y="11111202"/>
           <a:ext cx="1458550" cy="1290348"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </spPr>
+    </pic>
+    <clientData/>
+  </twoCellAnchor>
+  <twoCellAnchor editAs="oneCell">
+    <from>
+      <col>1</col>
+      <colOff>57150</colOff>
+      <row>9</row>
+      <rowOff>323849</rowOff>
+    </from>
+    <to>
+      <col>1</col>
+      <colOff>1622674</colOff>
+      <row>9</row>
+      <rowOff>1323975</rowOff>
+    </to>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="6" name="图片 5"/>
+        <cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </cNvPicPr>
+      </nvPicPr>
+      <blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:xfrm>
+          <a:off x="857250" y="11258549"/>
+          <a:ext cx="1565524" cy="1000126"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <avLst/>
         </a:prstGeom>
         <a:ln>
           <a:prstDash val="solid"/>
         </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </twoCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1693,54 +1735,54 @@
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>×</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
   <cols>
     <col width="10.5" customWidth="1" min="1" max="1"/>
     <col width="22.125" customWidth="1" min="2" max="3"/>
     <col width="14.75" bestFit="1" customWidth="1" min="4" max="4"/>
     <col width="19.25" bestFit="1" customWidth="1" min="5" max="5"/>
     <col width="17.25" bestFit="1" customWidth="1" min="6" max="7"/>
     <col width="15.125" bestFit="1" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="10" t="inlineStr">
         <is>
           <t>隔离控制</t>
         </is>
       </c>
       <c r="B1" s="12" t="n"/>
       <c r="C1" s="12" t="n"/>
       <c r="D1" s="12" t="n"/>
       <c r="E1" s="12" t="n"/>
       <c r="F1" s="12" t="n"/>
       <c r="G1" s="12" t="n"/>
       <c r="H1" s="13" t="n"/>
@@ -1949,121 +1991,169 @@
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>USB</t>
         </is>
       </c>
       <c r="E8" s="4" t="n">
         <v>8</v>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>×</t>
         </is>
       </c>
       <c r="G8" s="4" t="n">
         <v>8</v>
       </c>
       <c r="H8" s="4" t="n"/>
     </row>
     <row r="9" ht="127.5" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>RM1808</t>
         </is>
       </c>
       <c r="B9" s="2" t="n"/>
-      <c r="C9" s="2" t="n"/>
+      <c r="C9" s="7" t="inlineStr">
+        <is>
+          <t>8入8出晶体管版本。
+输入输出电压7~30V，输出电流最大1A。
+输入类型NPN和PNP
+输出类型为NPN。</t>
+        </is>
+      </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>USB+RS232串口</t>
         </is>
       </c>
       <c r="E9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="F9" s="4" t="n">
         <v>8</v>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>×</t>
         </is>
       </c>
       <c r="H9" s="4" t="n"/>
     </row>
     <row r="10" ht="127.5" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
+          <t>RM1816</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="n"/>
+      <c r="C10" s="7" t="inlineStr">
+        <is>
+          <t>16入16出晶体管版本。
+输入输出电压7~30V，输出电流最大1A。
+输入类型NPN和PNP
+输出类型为NPN。</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>USB+RS232串口</t>
+        </is>
+      </c>
+      <c r="E10" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="F10" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="G10" s="4" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H10" s="4" t="n"/>
+    </row>
+    <row r="11" ht="127.5" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
           <t>RM5604</t>
         </is>
       </c>
-      <c r="B10" s="2" t="n"/>
-[...1 lines deleted...]
-      <c r="D10" s="2" t="inlineStr">
+      <c r="B11" s="2" t="n"/>
+      <c r="C11" s="7" t="inlineStr">
+        <is>
+          <t>4入4出晶体管版本。
+输入输出电压7~30V，输出电流最大1A。
+输入类型NPN和PNP
+输出类型为NPN。</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
         <is>
           <t>RJ45网口</t>
         </is>
       </c>
-      <c r="E10" s="4" t="n">
+      <c r="E11" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="F10" s="4" t="n">
+      <c r="F11" s="4" t="n">
         <v>4</v>
       </c>
-      <c r="G10" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H10" s="4" t="n">
+      <c r="G11" s="4" t="inlineStr">
+        <is>
+          <t>×</t>
+        </is>
+      </c>
+      <c r="H11" s="4" t="n">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="EM_Doc_Temp_ID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:lpwstr>D313D241-3AD4-4140-8EEF-C7F3E2FB85DF</vt:lpwstr>
   </property>
 </Properties>
 </file>